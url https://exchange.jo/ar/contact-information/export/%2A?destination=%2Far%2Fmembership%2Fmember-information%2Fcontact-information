--- v0 (2026-05-20)
+++ v1 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="معلومات الاتصال" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>#No</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
     <t>POBox</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>الاردن والخليج للاستثمارات المالية</t>
   </si>
   <si>
     <t>jordan.gulf2@outlook.com</t>
   </si>
   <si>
     <t>مجموعة العربي للاستثمار</t>
   </si>
   <si>
     <t>mail@ab-invest.net</t>
   </si>
   <si>
     <t>www.ab-invest.net</t>
   </si>
   <si>
     <t>إمكان للخدمات المالية</t>
   </si>
   <si>
     <t>sdc@imcan.jo</t>
   </si>
   <si>
     <t>www.imcan.jo</t>
   </si>
   <si>
-    <t>الأسواق الناشئة للخدمات المالية والاستثمار</t>
+    <t>المتداول العربي للخدمات المالية والاستثمار</t>
   </si>
   <si>
     <t>tasneem.damati@atsgm.com</t>
   </si>
   <si>
     <t>www.atsgm.com</t>
   </si>
   <si>
     <t>الشركة العربية الأردنية المتحدة للاستثمار والوساطة المالية</t>
   </si>
   <si>
     <t>unitedarabco@ajib.com</t>
   </si>
   <si>
     <t>www.uajib.com</t>
   </si>
   <si>
     <t>الشروق للوساطة المالية</t>
   </si>
   <si>
     <t>alshoroouqfb@gmail.com</t>
   </si>
   <si>
     <t>www.alshorouqfb.com</t>
   </si>
@@ -492,50 +492,68 @@
     <t>info@gloabl.com.jo</t>
   </si>
   <si>
     <t>https://www.oulawasata.com.kw/global/index.aspx</t>
   </si>
   <si>
     <t>الاعتماد المالي الاستثماري للوساطة المالية</t>
   </si>
   <si>
     <t>065548841</t>
   </si>
   <si>
     <t>jordan@cfifinancial.com</t>
   </si>
   <si>
     <t>www.cfi.trade</t>
   </si>
   <si>
     <t>نور المال للأسواق العالمية والوساطة المالية</t>
   </si>
   <si>
     <t>info@nooralmal.com</t>
   </si>
   <si>
     <t>www.nooralmal.com</t>
+  </si>
+  <si>
+    <t>بي إتش إم كابيتال للخدمات المالية ش.م.خ</t>
+  </si>
+  <si>
+    <t>compliance@bhmuae.ae</t>
+  </si>
+  <si>
+    <t>www.bhmuae.ae</t>
+  </si>
+  <si>
+    <t>الدار للأسهم والسندات ذ.م.م</t>
+  </si>
+  <si>
+    <t>info@aldarshares.com</t>
+  </si>
+  <si>
+    <t>www.aldarshares.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -865,61 +883,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:I51"/>
+      <selection activeCell="A2" sqref="A2:I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="69.554443" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -2158,65 +2176,63 @@
       </c>
       <c r="E44" s="2">
         <v>963510</v>
       </c>
       <c r="F44" s="2">
         <v>11196</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>135</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2">
         <v>87</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="D45" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D45" s="2"/>
       <c r="E45" s="2">
-        <v>1104</v>
+        <v>1554</v>
       </c>
       <c r="F45" s="2">
         <v>11953</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>138</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2">
         <v>91</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E46" s="2">
         <v>215213</v>
       </c>
       <c r="F46" s="2">
         <v>11122</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="H46" s="2" t="s">
@@ -2346,50 +2362,98 @@
       <c r="A51" s="2">
         <v>97</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C51" s="2">
         <v>5622404</v>
       </c>
       <c r="D51" s="2">
         <v>5681511</v>
       </c>
       <c r="E51" s="2">
         <v>930439</v>
       </c>
       <c r="F51" s="2">
         <v>11193</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>158</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>159</v>
       </c>
       <c r="I51" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="2">
+        <v>200</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" s="2">
+        <v>971405247555</v>
+      </c>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2">
+        <v>26730</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I52" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="2">
+        <v>201</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C53" s="2">
+        <v>97126126666</v>
+      </c>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I53" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>