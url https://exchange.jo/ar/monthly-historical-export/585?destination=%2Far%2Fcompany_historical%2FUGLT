--- v0 (2026-04-16)
+++ v1 (2026-06-19)
@@ -35,63 +35,63 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Closing</t>
   </si>
   <si>
     <t>Value Traded</t>
   </si>
   <si>
     <t>No. of Trans</t>
   </si>
   <si>
     <t>No. of Shares</t>
   </si>
   <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>02/01/2025</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>03/12/2023</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -481,158 +481,158 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="2">
-        <v>3.48</v>
+        <v>4.27</v>
       </c>
       <c r="C2" s="2">
-        <v>3.48</v>
+        <v>4.27</v>
       </c>
       <c r="D2" s="2">
-        <v>3.48</v>
+        <v>4.27</v>
       </c>
       <c r="E2" s="2">
-        <v>693</v>
+        <v>30</v>
       </c>
       <c r="F2" s="2">
         <v>1</v>
       </c>
       <c r="G2" s="2">
-        <v>199</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2">
         <v>3.48</v>
       </c>
       <c r="C3" s="2">
         <v>3.48</v>
       </c>
       <c r="D3" s="2">
         <v>3.48</v>
       </c>
       <c r="E3" s="2">
         <v>693</v>
       </c>
       <c r="F3" s="2">
         <v>1</v>
       </c>
       <c r="G3" s="2">
         <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2">
         <v>3.48</v>
       </c>
       <c r="C4" s="2">
         <v>3.48</v>
       </c>
       <c r="D4" s="2">
         <v>3.48</v>
       </c>
       <c r="E4" s="2">
-        <v>52200</v>
+        <v>693</v>
       </c>
       <c r="F4" s="2">
         <v>1</v>
       </c>
       <c r="G4" s="2">
-        <v>15000</v>
+        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="2">
-        <v>3.91</v>
+        <v>3.48</v>
       </c>
       <c r="C5" s="2">
         <v>3.48</v>
       </c>
       <c r="D5" s="2">
         <v>3.48</v>
       </c>
       <c r="E5" s="2">
-        <v>563</v>
+        <v>52200</v>
       </c>
       <c r="F5" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G5" s="2">
-        <v>150</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="2">
-        <v>3.86</v>
+        <v>3.91</v>
       </c>
       <c r="C6" s="2">
-        <v>3.86</v>
+        <v>3.48</v>
       </c>
       <c r="D6" s="2">
-        <v>3.86</v>
+        <v>3.48</v>
       </c>
       <c r="E6" s="2">
-        <v>193</v>
+        <v>563</v>
       </c>
       <c r="F6" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G6" s="2">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="2">
         <v>3.86</v>
       </c>
       <c r="C7" s="2">
         <v>3.86</v>
       </c>
       <c r="D7" s="2">
         <v>3.86</v>
       </c>
       <c r="E7" s="2">
         <v>193</v>
       </c>
       <c r="F7" s="2">
         <v>2</v>
       </c>
       <c r="G7" s="2">
         <v>50</v>
       </c>
     </row>