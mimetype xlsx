--- v0 (2026-06-12)
+++ v1 (2026-10-16)
@@ -414,86 +414,86 @@
     <col min="6" max="6" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B2">
-        <v>0</v>
+        <v>154</v>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>262</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>1.39</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>354</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>0</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>0</v>